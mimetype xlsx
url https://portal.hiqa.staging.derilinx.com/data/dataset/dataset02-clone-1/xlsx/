--- v0 (2026-07-27)
+++ v1 (2026-09-14)
@@ -482,75 +482,75 @@
           <t>Organisation (Publisher)</t>
         </is>
       </c>
       <c r="B4" t="inlineStr"/>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t>Release Date</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>2025-04-10T12:00:00</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t>Modification Date</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
-          <t>2025-07-30T12:00:00</t>
+          <t>2026-08-25T17:13:38.277666</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t>Access Level</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
           <t>http://publications.europa.eu/resource/authority/access-right/PUBLIC</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t>Health Categories</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
-          <t>Electronic Health Records</t>
+          <t>Ehrs</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t>Formats</t>
         </is>
       </c>
       <c r="B9" t="inlineStr"/>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t>Keywords</t>
         </is>
       </c>
       <c r="B10" t="inlineStr"/>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t>Licences</t>
         </is>
       </c>