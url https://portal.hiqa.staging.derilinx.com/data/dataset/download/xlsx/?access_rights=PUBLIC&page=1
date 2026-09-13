--- v0 (2026-07-23)
+++ v1 (2026-09-13)
@@ -410,51 +410,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:V24"/>
+  <dimension ref="A1:V23"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr">
         <is>
           <t>Title</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>Description</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>Organisation (Publisher)</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
@@ -533,1361 +533,1285 @@
       </c>
       <c r="S1" t="inlineStr">
         <is>
           <t>Geographical Coverage</t>
         </is>
       </c>
       <c r="T1" t="inlineStr">
         <is>
           <t>Temporal Start Date</t>
         </is>
       </c>
       <c r="U1" t="inlineStr">
         <is>
           <t>Temporal End Date</t>
         </is>
       </c>
       <c r="V1" t="inlineStr">
         <is>
           <t>Metadata URL</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
-          <t>Haematology Clinical Trials Data</t>
+          <t>Copy of Test 01 saved search test</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
-          <t>Haematology Clinical Trials Data — IMMAT benchmarking demo dataset.</t>
+          <t>dsfasdfasf</t>
         </is>
       </c>
       <c r="C2" t="inlineStr"/>
       <c r="D2" t="inlineStr">
         <is>
-          <t>2026-07-14T16:46:34.022234</t>
+          <t>2026-08-12T11:04:22.859148</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t>2026-07-14T16:46:34.022241</t>
+          <t>2026-08-25T17:13:39.628220</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
           <t>http://publications.europa.eu/resource/authority/access-right/PUBLIC</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
-          <t>Ehct</t>
+          <t>Ehrs, Hrad, Hgpd, Idhp</t>
         </is>
       </c>
       <c r="H2" t="inlineStr"/>
       <c r="I2" t="inlineStr"/>
-      <c r="J2" t="inlineStr"/>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>License not specified</t>
+        </is>
+      </c>
       <c r="K2" t="inlineStr"/>
       <c r="L2" t="inlineStr"/>
-      <c r="M2" t="inlineStr"/>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t>https://fdasdfasdf.com</t>
+        </is>
+      </c>
       <c r="N2" t="inlineStr"/>
       <c r="O2" t="inlineStr"/>
       <c r="P2" t="inlineStr"/>
       <c r="Q2" t="inlineStr"/>
       <c r="R2" t="inlineStr"/>
       <c r="S2" t="inlineStr"/>
       <c r="T2" t="inlineStr"/>
       <c r="U2" t="inlineStr"/>
       <c r="V2" t="inlineStr">
         <is>
-          <t>https://portal.hiqa.staging.derilinx.com/data/dataset/haematology-clinical-trials-data/</t>
+          <t>https://portal.hiqa.staging.derilinx.com/data/dataset/copy-of-test-01-saved-search-test/</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
-          <t>Test Sync Verify</t>
+          <t>Test 01 saved search test</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
-          <t>test</t>
+          <t>dsfasdfasf</t>
         </is>
       </c>
       <c r="C3" t="inlineStr"/>
       <c r="D3" t="inlineStr">
         <is>
-          <t>2026-07-14T16:46:16.292897</t>
+          <t>2026-08-11T11:17:30.273234</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
-          <t>2026-07-14T16:46:16.292905</t>
+          <t>2026-08-25T17:13:39.306058</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
           <t>http://publications.europa.eu/resource/authority/access-right/PUBLIC</t>
         </is>
       </c>
       <c r="G3" t="inlineStr">
         <is>
-          <t>Ehct</t>
+          <t>Ehrs, Hrad, Hgpd, Idhp</t>
         </is>
       </c>
       <c r="H3" t="inlineStr"/>
       <c r="I3" t="inlineStr"/>
-      <c r="J3" t="inlineStr"/>
+      <c r="J3" t="inlineStr">
+        <is>
+          <t>License not specified</t>
+        </is>
+      </c>
       <c r="K3" t="inlineStr"/>
       <c r="L3" t="inlineStr"/>
-      <c r="M3" t="inlineStr"/>
+      <c r="M3" t="inlineStr">
+        <is>
+          <t>https://fdasdfasdf.com</t>
+        </is>
+      </c>
       <c r="N3" t="inlineStr"/>
       <c r="O3" t="inlineStr"/>
       <c r="P3" t="inlineStr"/>
       <c r="Q3" t="inlineStr"/>
       <c r="R3" t="inlineStr"/>
       <c r="S3" t="inlineStr"/>
       <c r="T3" t="inlineStr"/>
       <c r="U3" t="inlineStr"/>
       <c r="V3" t="inlineStr">
         <is>
-          <t>https://portal.hiqa.staging.derilinx.com/data/dataset/test-sync-verify-001/</t>
+          <t>https://portal.hiqa.staging.derilinx.com/data/dataset/test-01-saved-search-test/</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
-          <t>Surgical Outcomes Registry</t>
+          <t>dataset02 clone 2 (12 months)</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
-          <t>Surgical Outcomes Registry — IMMAT benchmarking demo dataset.</t>
+          <t>dagfadsfsfrqwefsdfasdfas</t>
         </is>
       </c>
       <c r="C4" t="inlineStr"/>
       <c r="D4" t="inlineStr">
         <is>
-          <t>2026-07-14T16:44:06.250702</t>
+          <t>2025-04-10T12:00:00</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
-          <t>2026-07-14T16:45:48.104270</t>
+          <t>2026-08-25T17:13:38.969855</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
           <t>http://publications.europa.eu/resource/authority/access-right/PUBLIC</t>
         </is>
       </c>
       <c r="G4" t="inlineStr">
         <is>
-          <t>Mrmr</t>
+          <t>Ehrs</t>
         </is>
       </c>
       <c r="H4" t="inlineStr"/>
       <c r="I4" t="inlineStr"/>
-      <c r="J4" t="inlineStr"/>
+      <c r="J4" t="inlineStr">
+        <is>
+          <t>License not specified</t>
+        </is>
+      </c>
       <c r="K4" t="inlineStr"/>
       <c r="L4" t="inlineStr"/>
       <c r="M4" t="inlineStr"/>
       <c r="N4" t="inlineStr"/>
       <c r="O4" t="inlineStr"/>
       <c r="P4" t="inlineStr"/>
       <c r="Q4" t="inlineStr"/>
       <c r="R4" t="inlineStr"/>
       <c r="S4" t="inlineStr"/>
       <c r="T4" t="inlineStr"/>
       <c r="U4" t="inlineStr"/>
       <c r="V4" t="inlineStr">
         <is>
-          <t>https://portal.hiqa.staging.derilinx.com/data/dataset/surgical-outcomes-registry/</t>
+          <t>https://portal.hiqa.staging.derilinx.com/data/dataset/dataset02-clone-2/</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
-          <t>Palliative Care Referral Records</t>
+          <t>dataset02</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
-          <t>Palliative Care Referral Records — IMMAT benchmarking demo dataset.</t>
+          <t>dagfadsfsfrqwefsdfasdfas</t>
         </is>
       </c>
       <c r="C5" t="inlineStr"/>
       <c r="D5" t="inlineStr">
         <is>
-          <t>2026-07-14T16:44:06.563246</t>
+          <t>2026-04-30T16:09:53.330697</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
-          <t>2026-07-14T16:44:56.115425</t>
+          <t>2026-08-25T17:13:38.622240</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
           <t>http://publications.europa.eu/resource/authority/access-right/PUBLIC</t>
         </is>
       </c>
       <c r="G5" t="inlineStr">
         <is>
-          <t>Mrmr</t>
+          <t>Ehrs</t>
         </is>
       </c>
       <c r="H5" t="inlineStr"/>
-      <c r="I5" t="inlineStr"/>
-      <c r="J5" t="inlineStr"/>
+      <c r="I5" t="inlineStr">
+        <is>
+          <t>dfdassderqwefsdafsdcqwefgeqrf</t>
+        </is>
+      </c>
+      <c r="J5" t="inlineStr">
+        <is>
+          <t>License not specified</t>
+        </is>
+      </c>
       <c r="K5" t="inlineStr"/>
       <c r="L5" t="inlineStr"/>
       <c r="M5" t="inlineStr"/>
       <c r="N5" t="inlineStr"/>
       <c r="O5" t="inlineStr"/>
       <c r="P5" t="inlineStr"/>
       <c r="Q5" t="inlineStr"/>
       <c r="R5" t="inlineStr"/>
       <c r="S5" t="inlineStr"/>
       <c r="T5" t="inlineStr"/>
       <c r="U5" t="inlineStr"/>
       <c r="V5" t="inlineStr">
         <is>
-          <t>https://portal.hiqa.staging.derilinx.com/data/dataset/palliative-care-referral-records/</t>
+          <t>https://portal.hiqa.staging.derilinx.com/data/dataset/dataset02/</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
-          <t>Provider Assessment Register</t>
+          <t>dataset02 clone 1 (11 months)</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
-          <t>Provider Assessment Register — IMMAT benchmarking demo dataset.</t>
+          <t>dagfadsfsfrqwefsdfasdfas</t>
         </is>
       </c>
       <c r="C6" t="inlineStr"/>
       <c r="D6" t="inlineStr">
         <is>
-          <t>2026-07-14T16:42:53.618157</t>
+          <t>2025-04-10T12:00:00</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
-          <t>2026-07-14T16:44:06.910175</t>
+          <t>2026-08-25T17:13:38.277666</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
           <t>http://publications.europa.eu/resource/authority/access-right/PUBLIC</t>
         </is>
       </c>
       <c r="G6" t="inlineStr">
         <is>
-          <t>Phdr</t>
+          <t>Ehrs</t>
         </is>
       </c>
       <c r="H6" t="inlineStr"/>
       <c r="I6" t="inlineStr"/>
-      <c r="J6" t="inlineStr"/>
+      <c r="J6" t="inlineStr">
+        <is>
+          <t>License not specified</t>
+        </is>
+      </c>
       <c r="K6" t="inlineStr"/>
       <c r="L6" t="inlineStr"/>
       <c r="M6" t="inlineStr"/>
       <c r="N6" t="inlineStr"/>
       <c r="O6" t="inlineStr"/>
       <c r="P6" t="inlineStr"/>
       <c r="Q6" t="inlineStr"/>
       <c r="R6" t="inlineStr"/>
       <c r="S6" t="inlineStr"/>
       <c r="T6" t="inlineStr"/>
       <c r="U6" t="inlineStr"/>
       <c r="V6" t="inlineStr">
         <is>
-          <t>https://portal.hiqa.staging.derilinx.com/data/dataset/provider-assessment-register/</t>
+          <t>https://portal.hiqa.staging.derilinx.com/data/dataset/dataset02-clone-1/</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
-          <t>BreastCheck</t>
+          <t>dataset02 clone 5 (overdue)</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
-          <t>BreastCheck — IMMAT benchmarking demo dataset.</t>
+          <t>dagfadsfsfrqwefsdfasdfas</t>
         </is>
       </c>
       <c r="C7" t="inlineStr"/>
       <c r="D7" t="inlineStr">
         <is>
-          <t>2026-07-14T16:44:05.952546</t>
+          <t>2025-04-10T12:00:00</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
-          <t>2026-07-14T16:44:05.952552</t>
+          <t>2026-08-25T17:13:37.928479</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
           <t>http://publications.europa.eu/resource/authority/access-right/PUBLIC</t>
         </is>
       </c>
       <c r="G7" t="inlineStr">
         <is>
-          <t>Phdr</t>
+          <t>Ehrs</t>
         </is>
       </c>
       <c r="H7" t="inlineStr"/>
       <c r="I7" t="inlineStr"/>
-      <c r="J7" t="inlineStr"/>
+      <c r="J7" t="inlineStr">
+        <is>
+          <t>License not specified</t>
+        </is>
+      </c>
       <c r="K7" t="inlineStr"/>
       <c r="L7" t="inlineStr"/>
       <c r="M7" t="inlineStr"/>
       <c r="N7" t="inlineStr"/>
       <c r="O7" t="inlineStr"/>
       <c r="P7" t="inlineStr"/>
       <c r="Q7" t="inlineStr"/>
       <c r="R7" t="inlineStr"/>
       <c r="S7" t="inlineStr"/>
       <c r="T7" t="inlineStr"/>
       <c r="U7" t="inlineStr"/>
       <c r="V7" t="inlineStr">
         <is>
-          <t>https://portal.hiqa.staging.derilinx.com/data/dataset/breastcheck/</t>
+          <t>https://portal.hiqa.staging.derilinx.com/data/dataset/dataset02-clone-5/</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
-          <t>BowelScreen</t>
+          <t>dataset02 clone 4 (15 months)</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
-          <t>BowelScreen — IMMAT benchmarking demo dataset.</t>
+          <t>dagfadsfsfrqwefsdfasdfas</t>
         </is>
       </c>
       <c r="C8" t="inlineStr"/>
       <c r="D8" t="inlineStr">
         <is>
-          <t>2026-07-14T16:44:05.577092</t>
+          <t>2025-04-10T12:00:00</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
-          <t>2026-07-14T16:44:05.577097</t>
+          <t>2026-08-25T17:13:37.233664</t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
           <t>http://publications.europa.eu/resource/authority/access-right/PUBLIC</t>
         </is>
       </c>
       <c r="G8" t="inlineStr">
         <is>
-          <t>Hrad, Phdr</t>
+          <t>Ehrs</t>
         </is>
       </c>
       <c r="H8" t="inlineStr"/>
       <c r="I8" t="inlineStr"/>
-      <c r="J8" t="inlineStr"/>
+      <c r="J8" t="inlineStr">
+        <is>
+          <t>License not specified</t>
+        </is>
+      </c>
       <c r="K8" t="inlineStr"/>
       <c r="L8" t="inlineStr"/>
       <c r="M8" t="inlineStr"/>
       <c r="N8" t="inlineStr"/>
       <c r="O8" t="inlineStr"/>
       <c r="P8" t="inlineStr"/>
       <c r="Q8" t="inlineStr"/>
       <c r="R8" t="inlineStr"/>
       <c r="S8" t="inlineStr"/>
       <c r="T8" t="inlineStr"/>
       <c r="U8" t="inlineStr"/>
       <c r="V8" t="inlineStr">
         <is>
-          <t>https://portal.hiqa.staging.derilinx.com/data/dataset/bowelscreen/</t>
+          <t>https://portal.hiqa.staging.derilinx.com/data/dataset/dataset02-clone-4/</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
-          <t>Compliance Monitoring Register</t>
+          <t>dataset02 clone 3 (13 months)</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
-          <t>Compliance Monitoring Register — IMMAT benchmarking demo dataset.</t>
+          <t>dagfadsfsfrqwefsdfasdfas</t>
         </is>
       </c>
       <c r="C9" t="inlineStr"/>
       <c r="D9" t="inlineStr">
         <is>
-          <t>2026-07-14T16:42:54.016043</t>
+          <t>2025-04-10T12:00:00</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
-          <t>2026-07-14T16:43:35.913446</t>
+          <t>2026-08-25T17:13:36.688203</t>
         </is>
       </c>
       <c r="F9" t="inlineStr">
         <is>
           <t>http://publications.europa.eu/resource/authority/access-right/PUBLIC</t>
         </is>
       </c>
       <c r="G9" t="inlineStr">
         <is>
-          <t>Ehrs, Hrad</t>
+          <t>Ehrs</t>
         </is>
       </c>
       <c r="H9" t="inlineStr"/>
       <c r="I9" t="inlineStr"/>
-      <c r="J9" t="inlineStr"/>
+      <c r="J9" t="inlineStr">
+        <is>
+          <t>License not specified</t>
+        </is>
+      </c>
       <c r="K9" t="inlineStr"/>
       <c r="L9" t="inlineStr"/>
       <c r="M9" t="inlineStr"/>
       <c r="N9" t="inlineStr"/>
       <c r="O9" t="inlineStr"/>
       <c r="P9" t="inlineStr"/>
       <c r="Q9" t="inlineStr"/>
       <c r="R9" t="inlineStr"/>
       <c r="S9" t="inlineStr"/>
       <c r="T9" t="inlineStr"/>
       <c r="U9" t="inlineStr"/>
       <c r="V9" t="inlineStr">
         <is>
-          <t>https://portal.hiqa.staging.derilinx.com/data/dataset/compliance-monitoring-register/</t>
+          <t>https://portal.hiqa.staging.derilinx.com/data/dataset/dataset02-clone-3/</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
-          <t>Assessment Campaign Records</t>
+          <t>Copy of Copy of Test 01 saved search test</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
-          <t>Assessment Campaign Records — IMMAT benchmarking demo dataset.</t>
+          <t>dsfasdfasf</t>
         </is>
       </c>
       <c r="C10" t="inlineStr"/>
       <c r="D10" t="inlineStr">
         <is>
-          <t>2026-07-14T16:42:54.350308</t>
+          <t>2026-08-12T11:10:02.161177</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
-          <t>2026-07-14T16:43:10.310854</t>
+          <t>2026-08-25T17:13:36.223414</t>
         </is>
       </c>
       <c r="F10" t="inlineStr">
         <is>
           <t>http://publications.europa.eu/resource/authority/access-right/PUBLIC</t>
         </is>
       </c>
       <c r="G10" t="inlineStr">
         <is>
-          <t>Dioh</t>
+          <t>Ehrs, Hrad, Hgpd, Idhp</t>
         </is>
       </c>
       <c r="H10" t="inlineStr"/>
       <c r="I10" t="inlineStr"/>
-      <c r="J10" t="inlineStr"/>
+      <c r="J10" t="inlineStr">
+        <is>
+          <t>License not specified</t>
+        </is>
+      </c>
       <c r="K10" t="inlineStr"/>
       <c r="L10" t="inlineStr"/>
-      <c r="M10" t="inlineStr"/>
+      <c r="M10" t="inlineStr">
+        <is>
+          <t>https://fdasdfasdf.com</t>
+        </is>
+      </c>
       <c r="N10" t="inlineStr"/>
       <c r="O10" t="inlineStr"/>
       <c r="P10" t="inlineStr"/>
       <c r="Q10" t="inlineStr"/>
       <c r="R10" t="inlineStr"/>
       <c r="S10" t="inlineStr"/>
       <c r="T10" t="inlineStr"/>
       <c r="U10" t="inlineStr"/>
       <c r="V10" t="inlineStr">
         <is>
-          <t>https://portal.hiqa.staging.derilinx.com/data/dataset/assessment-campaign-records/</t>
+          <t>https://portal.hiqa.staging.derilinx.com/data/dataset/copy-of-copy-of-test-01-saved-search-test/</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
-          <t>Standards Review Database</t>
+          <t>test002</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
-          <t>Standards Review Database — IMMAT benchmarking demo dataset.</t>
+          <t>testing to verifyb AC8: At least one Owner Data holder editor required per dataset</t>
         </is>
       </c>
       <c r="C11" t="inlineStr"/>
       <c r="D11" t="inlineStr">
         <is>
-          <t>2026-07-14T16:42:35.214101</t>
+          <t>2026-08-25T12:33:19.805698</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
-          <t>2026-07-14T16:42:54.702449</t>
+          <t>2026-08-25T17:13:35.748321</t>
         </is>
       </c>
       <c r="F11" t="inlineStr">
         <is>
           <t>http://publications.europa.eu/resource/authority/access-right/PUBLIC</t>
         </is>
       </c>
       <c r="G11" t="inlineStr">
         <is>
-          <t>Phdr</t>
+          <t>Ehrs</t>
         </is>
       </c>
       <c r="H11" t="inlineStr"/>
       <c r="I11" t="inlineStr"/>
-      <c r="J11" t="inlineStr"/>
+      <c r="J11" t="inlineStr">
+        <is>
+          <t>License not specified</t>
+        </is>
+      </c>
       <c r="K11" t="inlineStr"/>
       <c r="L11" t="inlineStr"/>
-      <c r="M11" t="inlineStr"/>
+      <c r="M11" t="inlineStr">
+        <is>
+          <t>https://derilinx.com</t>
+        </is>
+      </c>
       <c r="N11" t="inlineStr"/>
       <c r="O11" t="inlineStr"/>
       <c r="P11" t="inlineStr"/>
       <c r="Q11" t="inlineStr"/>
       <c r="R11" t="inlineStr"/>
       <c r="S11" t="inlineStr"/>
       <c r="T11" t="inlineStr"/>
       <c r="U11" t="inlineStr"/>
       <c r="V11" t="inlineStr">
         <is>
-          <t>https://portal.hiqa.staging.derilinx.com/data/dataset/standards-review-database/</t>
+          <t>https://portal.hiqa.staging.derilinx.com/data/dataset/test002/</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
-          <t>test23</t>
+          <t>fasdf</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
-          <t>test</t>
+          <t>dfasdf</t>
         </is>
       </c>
       <c r="C12" t="inlineStr"/>
       <c r="D12" t="inlineStr">
         <is>
-          <t>2026-07-01T09:10:59.191674</t>
+          <t>2026-04-30T17:35:27.818100</t>
         </is>
       </c>
       <c r="E12" t="inlineStr">
         <is>
-          <t>2026-07-01T09:10:59.191682</t>
+          <t>2026-08-13T10:02:59.783191</t>
         </is>
       </c>
       <c r="F12" t="inlineStr">
         <is>
           <t>http://publications.europa.eu/resource/authority/access-right/PUBLIC</t>
         </is>
       </c>
       <c r="G12" t="inlineStr">
         <is>
-          <t>Dioh</t>
-[...6 lines deleted...]
-      </c>
+          <t>Ehrs</t>
+        </is>
+      </c>
+      <c r="H12" t="inlineStr"/>
       <c r="I12" t="inlineStr"/>
       <c r="J12" t="inlineStr">
         <is>
           <t>License not specified</t>
         </is>
       </c>
       <c r="K12" t="inlineStr"/>
-      <c r="L12" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="L12" t="inlineStr"/>
+      <c r="M12" t="inlineStr"/>
       <c r="N12" t="inlineStr"/>
       <c r="O12" t="inlineStr"/>
       <c r="P12" t="inlineStr"/>
       <c r="Q12" t="inlineStr"/>
       <c r="R12" t="inlineStr"/>
       <c r="S12" t="inlineStr"/>
       <c r="T12" t="inlineStr"/>
       <c r="U12" t="inlineStr"/>
       <c r="V12" t="inlineStr">
         <is>
-          <t>https://portal.hiqa.staging.derilinx.com/data/dataset/test23/</t>
+          <t>https://portal.hiqa.staging.derilinx.com/data/dataset/fasdf/</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
-          <t>Test JJR</t>
+          <t>fdasfdas</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
-          <t>Non nostrum in amet</t>
-[...6 lines deleted...]
-      </c>
+          <t>fasdfasdf</t>
+        </is>
+      </c>
+      <c r="C13" t="inlineStr"/>
       <c r="D13" t="inlineStr">
         <is>
-          <t>2026-06-30T12:40:27.066964</t>
+          <t>2026-04-30T17:21:59.902737</t>
         </is>
       </c>
       <c r="E13" t="inlineStr">
         <is>
-          <t>2026-06-30T14:11:11.920656</t>
+          <t>2026-08-13T10:02:57.931515</t>
         </is>
       </c>
       <c r="F13" t="inlineStr">
         <is>
           <t>http://publications.europa.eu/resource/authority/access-right/PUBLIC</t>
         </is>
       </c>
       <c r="G13" t="inlineStr">
         <is>
-          <t>Dioh</t>
-[...6 lines deleted...]
-      </c>
+          <t>Ehrs</t>
+        </is>
+      </c>
+      <c r="H13" t="inlineStr"/>
       <c r="I13" t="inlineStr">
         <is>
-          <t>Officia eos lorem in non nostrud delectus modi error nihil sapiente culpa asperiores fuga Volupt</t>
+          <t>keywords</t>
         </is>
       </c>
       <c r="J13" t="inlineStr">
         <is>
-          <t>Other (Public Domain)</t>
-[...56 lines deleted...]
-      </c>
+          <t>License not specified</t>
+        </is>
+      </c>
+      <c r="K13" t="inlineStr"/>
+      <c r="L13" t="inlineStr"/>
+      <c r="M13" t="inlineStr"/>
+      <c r="N13" t="inlineStr"/>
+      <c r="O13" t="inlineStr"/>
+      <c r="P13" t="inlineStr"/>
+      <c r="Q13" t="inlineStr"/>
+      <c r="R13" t="inlineStr"/>
+      <c r="S13" t="inlineStr"/>
+      <c r="T13" t="inlineStr"/>
+      <c r="U13" t="inlineStr"/>
       <c r="V13" t="inlineStr">
         <is>
-          <t>https://portal.hiqa.staging.derilinx.com/data/dataset/test-jjr/</t>
+          <t>https://portal.hiqa.staging.derilinx.com/data/dataset/fdasfdas/</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
-          <t>fdasfdas</t>
+          <t>dataset012</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
-          <t>fasdfasdf</t>
+          <t>fdasdfasdfasdf</t>
         </is>
       </c>
       <c r="C14" t="inlineStr"/>
       <c r="D14" t="inlineStr">
         <is>
-          <t>2026-04-30T17:21:59.902737</t>
+          <t>2026-04-30T16:07:25.197382</t>
         </is>
       </c>
       <c r="E14" t="inlineStr">
         <is>
-          <t>2026-06-23T13:53:55.762326</t>
+          <t>2026-07-28T13:59:10.236681</t>
         </is>
       </c>
       <c r="F14" t="inlineStr">
         <is>
           <t>http://publications.europa.eu/resource/authority/access-right/PUBLIC</t>
         </is>
       </c>
       <c r="G14" t="inlineStr">
         <is>
-          <t>Electronic Health Records</t>
+          <t>Ehrs</t>
         </is>
       </c>
       <c r="H14" t="inlineStr"/>
-      <c r="I14" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="I14" t="inlineStr"/>
       <c r="J14" t="inlineStr">
         <is>
           <t>License not specified</t>
         </is>
       </c>
       <c r="K14" t="inlineStr"/>
       <c r="L14" t="inlineStr"/>
       <c r="M14" t="inlineStr"/>
-      <c r="N14" t="inlineStr"/>
-      <c r="O14" t="inlineStr"/>
+      <c r="N14" t="inlineStr">
+        <is>
+          <t>['dafsdfaer']</t>
+        </is>
+      </c>
+      <c r="O14" t="inlineStr">
+        <is>
+          <t>['wrqetwqwe']</t>
+        </is>
+      </c>
       <c r="P14" t="inlineStr"/>
       <c r="Q14" t="inlineStr"/>
       <c r="R14" t="inlineStr"/>
       <c r="S14" t="inlineStr"/>
       <c r="T14" t="inlineStr"/>
       <c r="U14" t="inlineStr"/>
       <c r="V14" t="inlineStr">
         <is>
-          <t>https://portal.hiqa.staging.derilinx.com/data/dataset/fdasfdas/</t>
+          <t>https://portal.hiqa.staging.derilinx.com/data/dataset/dataset012/</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
-          <t>asdf</t>
+          <t>Haematology Clinical Trials Data</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
-          <t>esafdr</t>
+          <t>Haematology Clinical Trials Data — IMMAT benchmarking demo dataset.</t>
         </is>
       </c>
       <c r="C15" t="inlineStr"/>
       <c r="D15" t="inlineStr">
         <is>
-          <t>2026-06-19T10:25:58.578738</t>
+          <t>2026-07-14T16:46:34.022234</t>
         </is>
       </c>
       <c r="E15" t="inlineStr">
         <is>
-          <t>2026-06-19T10:25:58.578746</t>
+          <t>2026-07-14T16:46:34.022241</t>
         </is>
       </c>
       <c r="F15" t="inlineStr">
         <is>
           <t>http://publications.europa.eu/resource/authority/access-right/PUBLIC</t>
         </is>
       </c>
       <c r="G15" t="inlineStr">
         <is>
-          <t>Electronic Health Records, Aggregated Healthcare Data</t>
+          <t>Ehct</t>
         </is>
       </c>
       <c r="H15" t="inlineStr"/>
       <c r="I15" t="inlineStr"/>
-      <c r="J15" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J15" t="inlineStr"/>
       <c r="K15" t="inlineStr"/>
       <c r="L15" t="inlineStr"/>
       <c r="M15" t="inlineStr"/>
       <c r="N15" t="inlineStr"/>
       <c r="O15" t="inlineStr"/>
       <c r="P15" t="inlineStr"/>
       <c r="Q15" t="inlineStr"/>
       <c r="R15" t="inlineStr"/>
       <c r="S15" t="inlineStr"/>
       <c r="T15" t="inlineStr"/>
       <c r="U15" t="inlineStr"/>
       <c r="V15" t="inlineStr">
         <is>
-          <t>https://portal.hiqa.staging.derilinx.com/data/dataset/asdf/</t>
+          <t>https://portal.hiqa.staging.derilinx.com/data/dataset/haematology-clinical-trials-data/</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
-          <t>fasdf</t>
+          <t>Test Sync Verify</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
-          <t>dfasdf</t>
+          <t>test</t>
         </is>
       </c>
       <c r="C16" t="inlineStr"/>
       <c r="D16" t="inlineStr">
         <is>
-          <t>2026-04-30T17:35:27.818100</t>
+          <t>2026-07-14T16:46:16.292897</t>
         </is>
       </c>
       <c r="E16" t="inlineStr">
         <is>
-          <t>2026-04-30T17:35:27.818104</t>
+          <t>2026-07-14T16:46:16.292905</t>
         </is>
       </c>
       <c r="F16" t="inlineStr">
         <is>
           <t>http://publications.europa.eu/resource/authority/access-right/PUBLIC</t>
         </is>
       </c>
       <c r="G16" t="inlineStr">
         <is>
-          <t>Electronic Health Records</t>
+          <t>Ehct</t>
         </is>
       </c>
       <c r="H16" t="inlineStr"/>
       <c r="I16" t="inlineStr"/>
-      <c r="J16" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J16" t="inlineStr"/>
       <c r="K16" t="inlineStr"/>
       <c r="L16" t="inlineStr"/>
       <c r="M16" t="inlineStr"/>
       <c r="N16" t="inlineStr"/>
       <c r="O16" t="inlineStr"/>
       <c r="P16" t="inlineStr"/>
       <c r="Q16" t="inlineStr"/>
       <c r="R16" t="inlineStr"/>
       <c r="S16" t="inlineStr"/>
       <c r="T16" t="inlineStr"/>
       <c r="U16" t="inlineStr"/>
       <c r="V16" t="inlineStr">
         <is>
-          <t>https://portal.hiqa.staging.derilinx.com/data/dataset/fasdf/</t>
+          <t>https://portal.hiqa.staging.derilinx.com/data/dataset/test-sync-verify-001/</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
-          <t>efr</t>
+          <t>Standards Review Database</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
-          <t>efars</t>
+          <t>Standards Review Database — IMMAT benchmarking demo dataset.</t>
         </is>
       </c>
       <c r="C17" t="inlineStr"/>
       <c r="D17" t="inlineStr">
         <is>
-          <t>2026-04-30T17:18:19.095117</t>
+          <t>2026-07-14T16:42:35.214101</t>
         </is>
       </c>
       <c r="E17" t="inlineStr">
         <is>
-          <t>2026-04-30T17:18:19.095121</t>
+          <t>2026-07-14T16:45:57.786889</t>
         </is>
       </c>
       <c r="F17" t="inlineStr">
         <is>
           <t>http://publications.europa.eu/resource/authority/access-right/PUBLIC</t>
         </is>
       </c>
       <c r="G17" t="inlineStr">
         <is>
-          <t>Electronic Health Records</t>
+          <t>Phdr</t>
         </is>
       </c>
       <c r="H17" t="inlineStr"/>
       <c r="I17" t="inlineStr"/>
-      <c r="J17" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J17" t="inlineStr"/>
       <c r="K17" t="inlineStr"/>
       <c r="L17" t="inlineStr"/>
       <c r="M17" t="inlineStr"/>
       <c r="N17" t="inlineStr"/>
       <c r="O17" t="inlineStr"/>
       <c r="P17" t="inlineStr"/>
       <c r="Q17" t="inlineStr"/>
       <c r="R17" t="inlineStr"/>
       <c r="S17" t="inlineStr"/>
       <c r="T17" t="inlineStr"/>
       <c r="U17" t="inlineStr"/>
       <c r="V17" t="inlineStr">
         <is>
-          <t>https://portal.hiqa.staging.derilinx.com/data/dataset/efr/</t>
+          <t>https://portal.hiqa.staging.derilinx.com/data/dataset/standards-review-database/</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
-          <t>dataset02</t>
+          <t>Assessment Campaign Records</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
-          <t>dagfadsfsfrqwefsdfasdfas</t>
+          <t>Assessment Campaign Records — IMMAT benchmarking demo dataset.</t>
         </is>
       </c>
       <c r="C18" t="inlineStr"/>
       <c r="D18" t="inlineStr">
         <is>
-          <t>2026-04-30T16:09:53.330697</t>
+          <t>2026-07-14T16:42:54.350308</t>
         </is>
       </c>
       <c r="E18" t="inlineStr">
         <is>
-          <t>2026-04-30T16:09:53.330701</t>
+          <t>2026-07-14T16:45:57.653563</t>
         </is>
       </c>
       <c r="F18" t="inlineStr">
         <is>
           <t>http://publications.europa.eu/resource/authority/access-right/PUBLIC</t>
         </is>
       </c>
       <c r="G18" t="inlineStr">
         <is>
-          <t>Electronic Health Records</t>
+          <t>Dioh</t>
         </is>
       </c>
       <c r="H18" t="inlineStr"/>
       <c r="I18" t="inlineStr"/>
-      <c r="J18" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J18" t="inlineStr"/>
       <c r="K18" t="inlineStr"/>
       <c r="L18" t="inlineStr"/>
       <c r="M18" t="inlineStr"/>
       <c r="N18" t="inlineStr"/>
       <c r="O18" t="inlineStr"/>
       <c r="P18" t="inlineStr"/>
       <c r="Q18" t="inlineStr"/>
       <c r="R18" t="inlineStr"/>
       <c r="S18" t="inlineStr"/>
       <c r="T18" t="inlineStr"/>
       <c r="U18" t="inlineStr"/>
       <c r="V18" t="inlineStr">
         <is>
-          <t>https://portal.hiqa.staging.derilinx.com/data/dataset/dataset02/</t>
+          <t>https://portal.hiqa.staging.derilinx.com/data/dataset/assessment-campaign-records/</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
-          <t>dataset012</t>
+          <t>Compliance Monitoring Register</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
-          <t>fdasdfasdfasdf</t>
+          <t>Compliance Monitoring Register — IMMAT benchmarking demo dataset.</t>
         </is>
       </c>
       <c r="C19" t="inlineStr"/>
       <c r="D19" t="inlineStr">
         <is>
-          <t>2026-04-30T16:07:25.197382</t>
+          <t>2026-07-14T16:42:54.016043</t>
         </is>
       </c>
       <c r="E19" t="inlineStr">
         <is>
-          <t>2026-04-30T16:07:25.197386</t>
+          <t>2026-07-14T16:45:57.521650</t>
         </is>
       </c>
       <c r="F19" t="inlineStr">
         <is>
           <t>http://publications.europa.eu/resource/authority/access-right/PUBLIC</t>
         </is>
       </c>
       <c r="G19" t="inlineStr">
         <is>
-          <t>Electronic Health Records</t>
+          <t>Ehrs, Hrad</t>
         </is>
       </c>
       <c r="H19" t="inlineStr"/>
       <c r="I19" t="inlineStr"/>
-      <c r="J19" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J19" t="inlineStr"/>
       <c r="K19" t="inlineStr"/>
       <c r="L19" t="inlineStr"/>
       <c r="M19" t="inlineStr"/>
       <c r="N19" t="inlineStr"/>
       <c r="O19" t="inlineStr"/>
       <c r="P19" t="inlineStr"/>
       <c r="Q19" t="inlineStr"/>
       <c r="R19" t="inlineStr"/>
       <c r="S19" t="inlineStr"/>
       <c r="T19" t="inlineStr"/>
       <c r="U19" t="inlineStr"/>
       <c r="V19" t="inlineStr">
         <is>
-          <t>https://portal.hiqa.staging.derilinx.com/data/dataset/dataset012/</t>
+          <t>https://portal.hiqa.staging.derilinx.com/data/dataset/compliance-monitoring-register/</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
-          <t>dataset02 clone 1 (11 months)</t>
+          <t>Provider Assessment Register</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
-          <t>dagfadsfsfrqwefsdfasdfas</t>
+          <t>Provider Assessment Register — IMMAT benchmarking demo dataset.</t>
         </is>
       </c>
       <c r="C20" t="inlineStr"/>
       <c r="D20" t="inlineStr">
         <is>
-          <t>2025-04-10T12:00:00</t>
+          <t>2026-07-14T16:42:53.618157</t>
         </is>
       </c>
       <c r="E20" t="inlineStr">
         <is>
-          <t>2025-07-30T12:00:00</t>
+          <t>2026-07-14T16:45:57.381700</t>
         </is>
       </c>
       <c r="F20" t="inlineStr">
         <is>
           <t>http://publications.europa.eu/resource/authority/access-right/PUBLIC</t>
         </is>
       </c>
       <c r="G20" t="inlineStr">
         <is>
-          <t>Electronic Health Records</t>
+          <t>Phdr</t>
         </is>
       </c>
       <c r="H20" t="inlineStr"/>
       <c r="I20" t="inlineStr"/>
-      <c r="J20" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J20" t="inlineStr"/>
       <c r="K20" t="inlineStr"/>
       <c r="L20" t="inlineStr"/>
       <c r="M20" t="inlineStr"/>
       <c r="N20" t="inlineStr"/>
       <c r="O20" t="inlineStr"/>
       <c r="P20" t="inlineStr"/>
       <c r="Q20" t="inlineStr"/>
       <c r="R20" t="inlineStr"/>
       <c r="S20" t="inlineStr"/>
       <c r="T20" t="inlineStr"/>
       <c r="U20" t="inlineStr"/>
       <c r="V20" t="inlineStr">
         <is>
-          <t>https://portal.hiqa.staging.derilinx.com/data/dataset/dataset02-clone-1/</t>
+          <t>https://portal.hiqa.staging.derilinx.com/data/dataset/provider-assessment-register/</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
-          <t>dataset02 clone 2 (12 months)</t>
+          <t>Palliative Care Referral Records</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
-          <t>dagfadsfsfrqwefsdfasdfas</t>
+          <t>Palliative Care Referral Records — IMMAT benchmarking demo dataset.</t>
         </is>
       </c>
       <c r="C21" t="inlineStr"/>
       <c r="D21" t="inlineStr">
         <is>
-          <t>2025-04-10T12:00:00</t>
+          <t>2026-07-14T16:44:06.563246</t>
         </is>
       </c>
       <c r="E21" t="inlineStr">
         <is>
-          <t>2025-06-30T12:00:00</t>
+          <t>2026-07-14T16:45:57.248321</t>
         </is>
       </c>
       <c r="F21" t="inlineStr">
         <is>
           <t>http://publications.europa.eu/resource/authority/access-right/PUBLIC</t>
         </is>
       </c>
       <c r="G21" t="inlineStr">
         <is>
-          <t>Electronic Health Records</t>
+          <t>Mrmr</t>
         </is>
       </c>
       <c r="H21" t="inlineStr"/>
       <c r="I21" t="inlineStr"/>
-      <c r="J21" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J21" t="inlineStr"/>
       <c r="K21" t="inlineStr"/>
       <c r="L21" t="inlineStr"/>
       <c r="M21" t="inlineStr"/>
       <c r="N21" t="inlineStr"/>
       <c r="O21" t="inlineStr"/>
       <c r="P21" t="inlineStr"/>
       <c r="Q21" t="inlineStr"/>
       <c r="R21" t="inlineStr"/>
       <c r="S21" t="inlineStr"/>
       <c r="T21" t="inlineStr"/>
       <c r="U21" t="inlineStr"/>
       <c r="V21" t="inlineStr">
         <is>
-          <t>https://portal.hiqa.staging.derilinx.com/data/dataset/dataset02-clone-2/</t>
+          <t>https://portal.hiqa.staging.derilinx.com/data/dataset/palliative-care-referral-records/</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
-          <t>dataset02 clone 3 (13 months)</t>
+          <t>Surgical Outcomes Registry</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
-          <t>dagfadsfsfrqwefsdfasdfas</t>
+          <t>Surgical Outcomes Registry — IMMAT benchmarking demo dataset.</t>
         </is>
       </c>
       <c r="C22" t="inlineStr"/>
       <c r="D22" t="inlineStr">
         <is>
-          <t>2025-04-10T12:00:00</t>
+          <t>2026-07-14T16:44:06.250702</t>
         </is>
       </c>
       <c r="E22" t="inlineStr">
         <is>
-          <t>2025-05-30T12:00:00</t>
+          <t>2026-07-14T16:45:48.104270</t>
         </is>
       </c>
       <c r="F22" t="inlineStr">
         <is>
           <t>http://publications.europa.eu/resource/authority/access-right/PUBLIC</t>
         </is>
       </c>
       <c r="G22" t="inlineStr">
         <is>
-          <t>Electronic Health Records</t>
+          <t>Mrmr</t>
         </is>
       </c>
       <c r="H22" t="inlineStr"/>
       <c r="I22" t="inlineStr"/>
-      <c r="J22" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J22" t="inlineStr"/>
       <c r="K22" t="inlineStr"/>
       <c r="L22" t="inlineStr"/>
       <c r="M22" t="inlineStr"/>
       <c r="N22" t="inlineStr"/>
       <c r="O22" t="inlineStr"/>
       <c r="P22" t="inlineStr"/>
       <c r="Q22" t="inlineStr"/>
       <c r="R22" t="inlineStr"/>
       <c r="S22" t="inlineStr"/>
       <c r="T22" t="inlineStr"/>
       <c r="U22" t="inlineStr"/>
       <c r="V22" t="inlineStr">
         <is>
-          <t>https://portal.hiqa.staging.derilinx.com/data/dataset/dataset02-clone-3/</t>
+          <t>https://portal.hiqa.staging.derilinx.com/data/dataset/surgical-outcomes-registry/</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
-          <t>dataset02 clone 5 (overdue)</t>
+          <t>test23</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
-          <t>dagfadsfsfrqwefsdfasdfas</t>
+          <t>test</t>
         </is>
       </c>
       <c r="C23" t="inlineStr"/>
       <c r="D23" t="inlineStr">
         <is>
-          <t>2025-04-10T12:00:00</t>
+          <t>2026-07-01T09:10:59.191674</t>
         </is>
       </c>
       <c r="E23" t="inlineStr">
         <is>
-          <t>2025-04-30T12:00:00</t>
+          <t>2026-07-01T09:10:59.191682</t>
         </is>
       </c>
       <c r="F23" t="inlineStr">
         <is>
           <t>http://publications.europa.eu/resource/authority/access-right/PUBLIC</t>
         </is>
       </c>
       <c r="G23" t="inlineStr">
         <is>
-          <t>Electronic Health Records</t>
-[...2 lines deleted...]
-      <c r="H23" t="inlineStr"/>
+          <t>Dioh</t>
+        </is>
+      </c>
+      <c r="H23" t="inlineStr">
+        <is>
+          <t>http://publications.europa.eu/resource/authority/file-type/CSV</t>
+        </is>
+      </c>
       <c r="I23" t="inlineStr"/>
       <c r="J23" t="inlineStr">
         <is>
           <t>License not specified</t>
         </is>
       </c>
       <c r="K23" t="inlineStr"/>
-      <c r="L23" t="inlineStr"/>
-      <c r="M23" t="inlineStr"/>
+      <c r="L23" t="inlineStr">
+        <is>
+          <t>Irish</t>
+        </is>
+      </c>
+      <c r="M23" t="inlineStr">
+        <is>
+          <t>https://www.a.com</t>
+        </is>
+      </c>
       <c r="N23" t="inlineStr"/>
       <c r="O23" t="inlineStr"/>
       <c r="P23" t="inlineStr"/>
       <c r="Q23" t="inlineStr"/>
       <c r="R23" t="inlineStr"/>
       <c r="S23" t="inlineStr"/>
       <c r="T23" t="inlineStr"/>
       <c r="U23" t="inlineStr"/>
       <c r="V23" t="inlineStr">
         <is>
-          <t>https://portal.hiqa.staging.derilinx.com/data/dataset/dataset02-clone-5/</t>
-[...55 lines deleted...]
-          <t>https://portal.hiqa.staging.derilinx.com/data/dataset/dataset02-clone-4/</t>
+          <t>https://portal.hiqa.staging.derilinx.com/data/dataset/test23/</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>