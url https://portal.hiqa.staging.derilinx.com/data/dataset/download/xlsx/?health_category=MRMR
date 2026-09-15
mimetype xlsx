--- v0 (2026-07-23)
+++ v1 (2026-09-15)
@@ -533,145 +533,145 @@
       </c>
       <c r="S1" t="inlineStr">
         <is>
           <t>Geographical Coverage</t>
         </is>
       </c>
       <c r="T1" t="inlineStr">
         <is>
           <t>Temporal Start Date</t>
         </is>
       </c>
       <c r="U1" t="inlineStr">
         <is>
           <t>Temporal End Date</t>
         </is>
       </c>
       <c r="V1" t="inlineStr">
         <is>
           <t>Metadata URL</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
-          <t>Surgical Outcomes Registry</t>
+          <t>Palliative Care Referral Records</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
-          <t>Surgical Outcomes Registry — IMMAT benchmarking demo dataset.</t>
+          <t>Palliative Care Referral Records — IMMAT benchmarking demo dataset.</t>
         </is>
       </c>
       <c r="C2" t="inlineStr"/>
       <c r="D2" t="inlineStr">
         <is>
-          <t>2026-07-14T16:44:06.250702</t>
+          <t>2026-07-14T16:44:06.563246</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t>2026-07-14T16:45:48.104270</t>
+          <t>2026-07-14T16:45:57.248321</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
           <t>http://publications.europa.eu/resource/authority/access-right/PUBLIC</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
           <t>Mrmr</t>
         </is>
       </c>
       <c r="H2" t="inlineStr"/>
       <c r="I2" t="inlineStr"/>
       <c r="J2" t="inlineStr"/>
       <c r="K2" t="inlineStr"/>
       <c r="L2" t="inlineStr"/>
       <c r="M2" t="inlineStr"/>
       <c r="N2" t="inlineStr"/>
       <c r="O2" t="inlineStr"/>
       <c r="P2" t="inlineStr"/>
       <c r="Q2" t="inlineStr"/>
       <c r="R2" t="inlineStr"/>
       <c r="S2" t="inlineStr"/>
       <c r="T2" t="inlineStr"/>
       <c r="U2" t="inlineStr"/>
       <c r="V2" t="inlineStr">
         <is>
-          <t>https://portal.hiqa.staging.derilinx.com/data/dataset/surgical-outcomes-registry/</t>
+          <t>https://portal.hiqa.staging.derilinx.com/data/dataset/palliative-care-referral-records/</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
-          <t>Palliative Care Referral Records</t>
+          <t>Surgical Outcomes Registry</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
-          <t>Palliative Care Referral Records — IMMAT benchmarking demo dataset.</t>
+          <t>Surgical Outcomes Registry — IMMAT benchmarking demo dataset.</t>
         </is>
       </c>
       <c r="C3" t="inlineStr"/>
       <c r="D3" t="inlineStr">
         <is>
-          <t>2026-07-14T16:44:06.563246</t>
+          <t>2026-07-14T16:44:06.250702</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
-          <t>2026-07-14T16:44:56.115425</t>
+          <t>2026-07-14T16:45:48.104270</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
           <t>http://publications.europa.eu/resource/authority/access-right/PUBLIC</t>
         </is>
       </c>
       <c r="G3" t="inlineStr">
         <is>
           <t>Mrmr</t>
         </is>
       </c>
       <c r="H3" t="inlineStr"/>
       <c r="I3" t="inlineStr"/>
       <c r="J3" t="inlineStr"/>
       <c r="K3" t="inlineStr"/>
       <c r="L3" t="inlineStr"/>
       <c r="M3" t="inlineStr"/>
       <c r="N3" t="inlineStr"/>
       <c r="O3" t="inlineStr"/>
       <c r="P3" t="inlineStr"/>
       <c r="Q3" t="inlineStr"/>
       <c r="R3" t="inlineStr"/>
       <c r="S3" t="inlineStr"/>
       <c r="T3" t="inlineStr"/>
       <c r="U3" t="inlineStr"/>
       <c r="V3" t="inlineStr">
         <is>
-          <t>https://portal.hiqa.staging.derilinx.com/data/dataset/palliative-care-referral-records/</t>
+          <t>https://portal.hiqa.staging.derilinx.com/data/dataset/surgical-outcomes-registry/</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>