--- v0 (2026-07-25)
+++ v1 (2026-09-15)
@@ -553,61 +553,61 @@
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t>Test02</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>de</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
           <t>Dawn Hooper</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
           <t>2026-05-05T12:14:45.358446</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t>2026-05-05T12:14:45.358452</t>
+          <t>2026-08-13T10:02:59.402980</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
           <t>http://publications.europa.eu/resource/authority/access-right/NON_PUBLIC</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
-          <t>Public Health Surveillance</t>
+          <t>Phdr</t>
         </is>
       </c>
       <c r="H2" t="inlineStr"/>
       <c r="I2" t="inlineStr">
         <is>
           <t>Placeat eos praesentium sequi aut harum</t>
         </is>
       </c>
       <c r="J2" t="inlineStr">
         <is>
           <t>Open Data Commons Open Database License (ODbL)</t>
         </is>
       </c>
       <c r="K2" t="inlineStr">
         <is>
           <t>Epidemiology, Infectious Disease, Mental Health, Public Health, Cardiovascular, Genomics, Environmental Health, Maternal Health, Paediatrics</t>
         </is>
       </c>
       <c r="L2" t="inlineStr">
         <is>
           <t>Spanish, Multilingual</t>
         </is>
       </c>
       <c r="M2" t="inlineStr"/>
       <c r="N2" t="inlineStr">