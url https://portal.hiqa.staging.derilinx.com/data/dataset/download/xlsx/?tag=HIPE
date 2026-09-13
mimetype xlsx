--- v0 (2026-07-23)
+++ v1 (2026-09-13)
@@ -538,76 +538,76 @@
       </c>
       <c r="T1" t="inlineStr">
         <is>
           <t>Temporal Start Date</t>
         </is>
       </c>
       <c r="U1" t="inlineStr">
         <is>
           <t>Temporal End Date</t>
         </is>
       </c>
       <c r="V1" t="inlineStr">
         <is>
           <t>Metadata URL</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t>Solr test shru</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
-          <t>Solr test shruSolr test shruSolr test shruSolr test shruSolr test shruSolr test shruSolr test shruSolr test shruSolr test shruSolr test shruSolr test shruSolr test shruSolr test shruSolr test shruSolr test shruSolr test shruSolr test shruSolr test shruSolr test shruSolr test shru</t>
+          <t>descrioton</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
           <t>Shru</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
           <t>2026-05-13T11:07:52.750192</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t>2026-05-13T11:07:52.750199</t>
+          <t>2026-08-20T15:52:18.406484</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
           <t>http://publications.europa.eu/resource/authority/access-right/NON_PUBLIC</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
-          <t>Pathogen Data, Human Genetic And Genomic Data, Other Omics Data, Wellness Application Data</t>
+          <t>Rpdg, Hgpd, Hpml, Wela</t>
         </is>
       </c>
       <c r="H2" t="inlineStr"/>
       <c r="I2" t="inlineStr">
         <is>
           <t>HIPE, HSE, health</t>
         </is>
       </c>
       <c r="J2" t="inlineStr">
         <is>
           <t>Creative Commons Attribution</t>
         </is>
       </c>
       <c r="K2" t="inlineStr">
         <is>
           <t>Infectious Disease, Public Health, Cardiovascular</t>
         </is>
       </c>
       <c r="L2" t="inlineStr"/>
       <c r="M2" t="inlineStr"/>
       <c r="N2" t="inlineStr">
         <is>
           <t>['Code123!@£%£$, Code234£@£', 'Code123!@£%£$, Code234£@£', 'Code123!@£%£$, Code234£@£']</t>
         </is>
       </c>