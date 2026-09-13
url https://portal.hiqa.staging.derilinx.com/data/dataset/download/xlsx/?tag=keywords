--- v0 (2026-07-26)
+++ v1 (2026-09-13)
@@ -549,61 +549,61 @@
       <c r="V1" t="inlineStr">
         <is>
           <t>Metadata URL</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t>fdasfdas</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>fasdfasdf</t>
         </is>
       </c>
       <c r="C2" t="inlineStr"/>
       <c r="D2" t="inlineStr">
         <is>
           <t>2026-04-30T17:21:59.902737</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t>2026-06-23T13:53:55.762326</t>
+          <t>2026-08-13T10:02:57.931515</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
           <t>http://publications.europa.eu/resource/authority/access-right/PUBLIC</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
-          <t>Electronic Health Records</t>
+          <t>Ehrs</t>
         </is>
       </c>
       <c r="H2" t="inlineStr"/>
       <c r="I2" t="inlineStr">
         <is>
           <t>keywords</t>
         </is>
       </c>
       <c r="J2" t="inlineStr">
         <is>
           <t>License not specified</t>
         </is>
       </c>
       <c r="K2" t="inlineStr"/>
       <c r="L2" t="inlineStr"/>
       <c r="M2" t="inlineStr"/>
       <c r="N2" t="inlineStr"/>
       <c r="O2" t="inlineStr"/>
       <c r="P2" t="inlineStr"/>
       <c r="Q2" t="inlineStr"/>
       <c r="R2" t="inlineStr"/>
       <c r="S2" t="inlineStr"/>
       <c r="T2" t="inlineStr"/>
       <c r="U2" t="inlineStr"/>
       <c r="V2" t="inlineStr">